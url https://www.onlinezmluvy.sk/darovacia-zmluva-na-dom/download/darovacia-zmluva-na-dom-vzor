--- v0 (2026-04-29)
+++ v1 (2026-07-12)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="546E8A71" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRPr="00CA045D" w:rsidRDefault="00B142C0" w:rsidP="00CA045D">
       <w:pPr>
         <w:pStyle w:val="Nzov"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00CA045D">
         <w:rPr>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
         </w:rPr>
@@ -91,77 +91,109 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="38100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F8010E" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRPr="00CA045D" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
+    <w:p w14:paraId="09F8010E" w14:textId="6D630F64" w:rsidR="00B142C0" w:rsidRPr="00CA045D" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:pStyle w:val="Nadpis1"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_30j0zll" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00CA045D">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZMLUVU SI MÔŽETE DAŤ SKONTROLOVAŤ ADVOKÁTOVI A NEZAPLATÍTE NIČ NAVYŠE. </w:t>
+        <w:t xml:space="preserve">ZMLUVU SI MÔŽETE DAŤ SKONTROLOVAŤ ADVOKÁTOVI A </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA045D">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ZAPLATÍTE </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TAKMER </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA045D">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NIČ NAVYŠE. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mriekatabuky"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1696"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B142C0" w:rsidRPr="00433B4F" w14:paraId="39C2D444" w14:textId="77777777" w:rsidTr="00391C0A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="4E685DAA" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRPr="00433B4F" w:rsidRDefault="00B142C0" w:rsidP="00391C0A">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
                 <w:b/>
@@ -664,69 +696,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
             <w:r w:rsidR="00B142C0" w:rsidRPr="00433B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,- EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF47E49" w14:textId="5CB5B429" w:rsidR="00B142C0" w:rsidRPr="00433B4F" w:rsidRDefault="00537579" w:rsidP="00391C0A">
+          <w:p w14:paraId="7EF47E49" w14:textId="6BC85947" w:rsidR="00B142C0" w:rsidRPr="00433B4F" w:rsidRDefault="00537579" w:rsidP="00391C0A">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>100</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005C6550">
+              <w:rPr>
+                <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00B142C0" w:rsidRPr="00433B4F">
               <w:rPr>
                 <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,- EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EFC659C" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRPr="00433B4F" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
@@ -802,123 +843,168 @@
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eur</w:t>
       </w:r>
       <w:r w:rsidR="00537579">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (od 01.04.2024 sa zvyšovali súdne a správne poplatky)</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F99E97" w14:textId="08D390B6" w:rsidR="00B142C0" w:rsidRPr="004A52B2" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
+    <w:p w14:paraId="32F99E97" w14:textId="6D051506" w:rsidR="00B142C0" w:rsidRPr="004A52B2" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Naša spolupracujúca advokátka, JUDr. Jana Fajnorová, Vám však ponúka špeciálnu službu, kedy Vami vytvorenú zmluvu podľa tohto vzoru profesionálne skontroluje a následne za Vás elektronicky podá návrh na vklad do katastra nehnuteľností podľa skontrolovanej zmluvy. Za túto službu zaplatíte </w:t>
       </w:r>
       <w:r w:rsidR="00537579">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>65</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eur plus </w:t>
       </w:r>
-      <w:r w:rsidR="00537579">
+      <w:r w:rsidR="005C6550">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>35</w:t>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eur za správny poplatok na katastri. Celkovo teda zaplatíte </w:t>
       </w:r>
       <w:r w:rsidR="00537579">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>100</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A52B2">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eur - rovnako ako za neskontrolovanú zmluvu, ktorú by ste si podali na kataster sami. </w:t>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A52B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eur </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A52B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>len o 15 eur viac ako</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A52B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> za neskontrolovanú zmluvu, ktorú by ste si podali na kataster sami. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DAFD3FD" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRPr="004A52B2" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_3znysh7" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
@@ -1068,101 +1154,110 @@
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>šetko vybavíte z domu, online,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77896B39" w14:textId="7A63E2A0" w:rsidR="00B142C0" w:rsidRPr="004A52B2" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
+    <w:p w14:paraId="77896B39" w14:textId="65DA8671" w:rsidR="00B142C0" w:rsidRPr="004A52B2" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ri zohľadnení toho, že </w:t>
       </w:r>
       <w:r w:rsidR="00537579">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eur by ste aj tak museli zaplatiť ako správny poplatok za návrh na vklad, Vás v podstate profesionálna kontrola zmluvy advokátkou nič nestojí</w:t>
+        <w:t xml:space="preserve"> eur by ste aj tak museli zaplatiť ako správny poplatok za návrh na vklad, Vás profesionálna kontrola zmluvy advokátkou stojí</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> menej ako lístok na vlak z Košíc do Bratislavy</w:t>
       </w:r>
       <w:r w:rsidR="00CA045D">
         <w:rPr>
           <w:rStyle w:val="Odkaznapoznmkupodiarou"/>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DE3572D" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:pStyle w:val="Nadpis2"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="312" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1302,51 +1397,71 @@
         <w:ind w:left="1134" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>k niečo neviete vyplniť alebo si nie ste istí, či ste to uviedli správne, vo vzore to vyznačte (napríklad vyžltením)</w:t>
+        <w:t xml:space="preserve">k niečo neviete vyplniť alebo si nie ste istí, či ste to uviedli správne, vo vzore to vyznačte (napríklad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A52B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>vyžltením</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A52B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1619EEAD" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRPr="004A52B2" w:rsidRDefault="00B142C0" w:rsidP="00B142C0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
@@ -1789,60 +1904,60 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="296C5CA0" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRDefault="00B142C0" w:rsidP="00391C0A">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mobil: +421 951 635 508</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D2A20B8" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRDefault="00000000" w:rsidP="00391C0A">
+          <w:p w14:paraId="3D2A20B8" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRDefault="00B142C0" w:rsidP="00391C0A">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00B142C0">
+              <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hypertextovprepojenie"/>
                   <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:noProof/>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://fajnorova.sk/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="14360E56" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRDefault="00B142C0" w:rsidP="00391C0A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D0A466" w14:textId="77777777" w:rsidR="00B142C0" w:rsidRDefault="00B142C0" w:rsidP="00391C0A">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F99202E" wp14:editId="70746D88">
@@ -1940,51 +2055,69 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> zmluva</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405A6E6F" w14:textId="77777777" w:rsidR="009269FD" w:rsidRPr="009862DF" w:rsidRDefault="009269FD" w:rsidP="009862DF">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>uzatvorená podľa § 628 a nasl. zákona č. 40/1964 Zb. Občiansky zákonník v znení neskorších predpisov (ďalej len „Občiansky zákonník“)</w:t>
+        <w:t>uzatvorená podľa § 628 a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nasl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zákona č. 40/1964 Zb. Občiansky zákonník v znení neskorších predpisov (ďalej len „Občiansky zákonník“)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AAF361" w14:textId="77777777" w:rsidR="00DD55A0" w:rsidRPr="009862DF" w:rsidRDefault="00DD55A0" w:rsidP="009862DF">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07AAF362" w14:textId="77777777" w:rsidR="00DD55A0" w:rsidRPr="009862DF" w:rsidRDefault="00DD55A0" w:rsidP="009862DF">
       <w:pPr>
         <w:pStyle w:val="Bezriadkovania"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25CB1E80" w14:textId="77777777" w:rsidR="007A0E49" w:rsidRPr="009862DF" w:rsidRDefault="007A0E49" w:rsidP="009862DF">
@@ -2893,51 +3026,69 @@
       </w:pPr>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stavba súpisné číslo ........., postavená na pozemku registra ......... </w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(C / E)</w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, parc. č. ........., druh stavby: ......................... </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. č. ........., druh stavby: ......................... </w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(doplniť druh stavby podľa údajov zapísaných na liste vlastníctva, napr. rodinný dom, maštaľ, sklad a pod...)</w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2967,51 +3118,69 @@
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">pozemok parcely reg. ......... </w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(C / E)</w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, parc. č. ........., o výmere ......... m</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. č. ........., o výmere ......... m</w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, druh pozemku: ......................... </w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3899,75 +4068,107 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vecno-právne účinky nadobudnutia vlastníckeho práva obdarovaným k darovaným nehnuteľnostiam nastanú právoplatným rozhodnutím príslušného okresného úradu, katastrálneho odboru o povolení vkladu vlastníckeho práva na základe tejto zmluvy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B85AE1" w14:textId="77777777" w:rsidR="008204B0" w:rsidRPr="009862DF" w:rsidRDefault="008204B0" w:rsidP="009862DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="102" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63833650" w14:textId="15446ABE" w:rsidR="008204B0" w:rsidRPr="009862DF" w:rsidRDefault="008204B0" w:rsidP="009862DF">
+    <w:p w14:paraId="63833650" w14:textId="2E9FCDCB" w:rsidR="008204B0" w:rsidRPr="009862DF" w:rsidRDefault="008204B0" w:rsidP="009862DF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="567" w:right="102" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Zmluvné strany sa dohodli, že návrh na vklad vlastníckeho práva bude podpísaný a podaný oboma účastníkmi tejto zmluvy bezodkladne po uzavretí</w:t>
+        <w:t xml:space="preserve">Zmluvné strany sa dohodli, že návrh na vklad vlastníckeho práva bude podpísaný a podaný </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ktorýmkoľvek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> účastník</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009862DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>m tejto zmluvy bezodkladne po uzavretí</w:t>
       </w:r>
       <w:r w:rsidR="000C32A9" w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> tejto zmluvy</w:t>
       </w:r>
       <w:r w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Účastníci </w:t>
       </w:r>
       <w:r w:rsidR="007F14F1" w:rsidRPr="009862DF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="18"/>
@@ -5279,178 +5480,180 @@
           <w:tab w:val="num" w:pos="360"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DB7603" w:rsidRPr="00DB7603" w:rsidSect="003F243A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19CBEB88" w14:textId="77777777" w:rsidR="003F243A" w:rsidRDefault="003F243A" w:rsidP="00E96682">
+    <w:p w14:paraId="6E2E369F" w14:textId="77777777" w:rsidR="002B5CA6" w:rsidRDefault="002B5CA6" w:rsidP="00E96682">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01DC75BE" w14:textId="77777777" w:rsidR="003F243A" w:rsidRDefault="003F243A" w:rsidP="00E96682">
+    <w:p w14:paraId="54A9D4EA" w14:textId="77777777" w:rsidR="002B5CA6" w:rsidRDefault="002B5CA6" w:rsidP="00E96682">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
+    <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Economica">
     <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FE1D8B0" w14:textId="77777777" w:rsidR="003F243A" w:rsidRDefault="003F243A" w:rsidP="00E96682">
+    <w:p w14:paraId="1AF68D5B" w14:textId="77777777" w:rsidR="002B5CA6" w:rsidRDefault="002B5CA6" w:rsidP="00E96682">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2086C338" w14:textId="77777777" w:rsidR="003F243A" w:rsidRDefault="003F243A" w:rsidP="00E96682">
+    <w:p w14:paraId="44FB6036" w14:textId="77777777" w:rsidR="002B5CA6" w:rsidRDefault="002B5CA6" w:rsidP="00E96682">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="56869AA6" w14:textId="2CA4E5E4" w:rsidR="00CA045D" w:rsidRDefault="00CA045D" w:rsidP="00CA045D">
+    <w:p w14:paraId="56869AA6" w14:textId="0B11C219" w:rsidR="00CA045D" w:rsidRDefault="00CA045D" w:rsidP="00CA045D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="75"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odkaznapoznmkupodiarou"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
@@ -5472,107 +5675,116 @@
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eur </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ako odmenu advokáta </w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">plus </w:t>
       </w:r>
-      <w:r w:rsidR="00537579">
+      <w:r w:rsidR="005C6550">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>35</w:t>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eur za správny poplatok na katastri. Celkovo teda zaplatíte </w:t>
       </w:r>
       <w:r w:rsidR="00537579">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>100</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6550">
+        <w:rPr>
+          <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="004A52B2">
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> eur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Economica" w:eastAsia="Economica" w:hAnsi="Economica" w:cs="Economica"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. V cene nie je zahrnuté osvedčenie podpisov na zmluve a poštovné za zaslanie dokumentov advokátke.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323F1D12" w14:textId="04E7C2C7" w:rsidR="00CA045D" w:rsidRDefault="00CA045D">
       <w:pPr>
         <w:pStyle w:val="Textpoznmkypodiarou"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="097034AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0CB04"/>
     <w:lvl w:ilvl="0" w:tplc="109A27F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8957,157 +9169,164 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="147550808">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1189955028">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1918008716">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1174878302">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="887885826">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD55A0"/>
     <w:rsid w:val="000133C1"/>
     <w:rsid w:val="00023201"/>
     <w:rsid w:val="00033020"/>
     <w:rsid w:val="00044ED3"/>
     <w:rsid w:val="000C32A9"/>
     <w:rsid w:val="000C5685"/>
     <w:rsid w:val="000F0F0F"/>
     <w:rsid w:val="00163FBB"/>
     <w:rsid w:val="00182301"/>
+    <w:rsid w:val="001A5C51"/>
     <w:rsid w:val="001C636F"/>
     <w:rsid w:val="0020679F"/>
     <w:rsid w:val="00243891"/>
     <w:rsid w:val="00296872"/>
     <w:rsid w:val="002A0C30"/>
+    <w:rsid w:val="002B5CA6"/>
     <w:rsid w:val="002E340C"/>
     <w:rsid w:val="002E53A0"/>
     <w:rsid w:val="002F42E2"/>
     <w:rsid w:val="00305753"/>
     <w:rsid w:val="00317DC9"/>
     <w:rsid w:val="003235D4"/>
     <w:rsid w:val="003469AE"/>
     <w:rsid w:val="00363B1D"/>
     <w:rsid w:val="0037234A"/>
     <w:rsid w:val="00373542"/>
     <w:rsid w:val="003A1E1E"/>
     <w:rsid w:val="003D2DE5"/>
     <w:rsid w:val="003F243A"/>
     <w:rsid w:val="003F4C7D"/>
     <w:rsid w:val="00487626"/>
     <w:rsid w:val="004A552A"/>
     <w:rsid w:val="005009FB"/>
     <w:rsid w:val="00514BF7"/>
     <w:rsid w:val="005153B4"/>
     <w:rsid w:val="00537579"/>
     <w:rsid w:val="00556A4D"/>
     <w:rsid w:val="00557CD5"/>
     <w:rsid w:val="00560212"/>
     <w:rsid w:val="005B1988"/>
     <w:rsid w:val="005B28F6"/>
     <w:rsid w:val="005C1E77"/>
     <w:rsid w:val="005C479A"/>
+    <w:rsid w:val="005C6550"/>
     <w:rsid w:val="00604822"/>
     <w:rsid w:val="00622D1B"/>
     <w:rsid w:val="00635DE3"/>
     <w:rsid w:val="00650506"/>
     <w:rsid w:val="0066793C"/>
     <w:rsid w:val="00670017"/>
     <w:rsid w:val="006A3E4A"/>
     <w:rsid w:val="006B7156"/>
     <w:rsid w:val="006C562A"/>
     <w:rsid w:val="006D0239"/>
     <w:rsid w:val="006E5E9B"/>
     <w:rsid w:val="00735F9C"/>
     <w:rsid w:val="007544EA"/>
     <w:rsid w:val="00763A0F"/>
     <w:rsid w:val="007648CE"/>
     <w:rsid w:val="00777B23"/>
     <w:rsid w:val="007850AF"/>
     <w:rsid w:val="007A0E49"/>
     <w:rsid w:val="007A56E1"/>
     <w:rsid w:val="007F14F1"/>
     <w:rsid w:val="00811E10"/>
     <w:rsid w:val="008204B0"/>
     <w:rsid w:val="00821CAF"/>
     <w:rsid w:val="0082489E"/>
     <w:rsid w:val="0083125A"/>
     <w:rsid w:val="00860FB7"/>
     <w:rsid w:val="00870D83"/>
+    <w:rsid w:val="00873A57"/>
     <w:rsid w:val="0088381A"/>
     <w:rsid w:val="00884E53"/>
     <w:rsid w:val="008B7B69"/>
+    <w:rsid w:val="00912521"/>
     <w:rsid w:val="00912F23"/>
     <w:rsid w:val="00914F96"/>
     <w:rsid w:val="009269FD"/>
     <w:rsid w:val="00944FC5"/>
     <w:rsid w:val="009862DF"/>
     <w:rsid w:val="009B1B07"/>
     <w:rsid w:val="009E2AF2"/>
     <w:rsid w:val="00A0569E"/>
     <w:rsid w:val="00A133E1"/>
     <w:rsid w:val="00A4202F"/>
     <w:rsid w:val="00A666A9"/>
     <w:rsid w:val="00A77829"/>
     <w:rsid w:val="00A92C09"/>
+    <w:rsid w:val="00AE7F19"/>
     <w:rsid w:val="00B142C0"/>
     <w:rsid w:val="00B55F6F"/>
     <w:rsid w:val="00B64414"/>
     <w:rsid w:val="00BB5C77"/>
     <w:rsid w:val="00BB646F"/>
     <w:rsid w:val="00BD0271"/>
     <w:rsid w:val="00C048E9"/>
     <w:rsid w:val="00C06241"/>
     <w:rsid w:val="00C36FC4"/>
     <w:rsid w:val="00C51477"/>
     <w:rsid w:val="00C730B8"/>
     <w:rsid w:val="00CA045D"/>
     <w:rsid w:val="00CC1394"/>
     <w:rsid w:val="00CE77A9"/>
     <w:rsid w:val="00D011DA"/>
     <w:rsid w:val="00D72768"/>
     <w:rsid w:val="00D74BE6"/>
     <w:rsid w:val="00D87622"/>
     <w:rsid w:val="00D94B8A"/>
     <w:rsid w:val="00DB7603"/>
     <w:rsid w:val="00DD55A0"/>
     <w:rsid w:val="00DD7846"/>
     <w:rsid w:val="00E16D21"/>
     <w:rsid w:val="00E31213"/>
     <w:rsid w:val="00E37D8D"/>
@@ -9129,51 +9348,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07AAF35F"/>
   <w15:docId w15:val="{C4C1E8EC-B882-4BAA-9BCD-234D6817C76B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9970,51 +10189,51 @@
     <w:link w:val="Textpoznmkypodiarou"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CA045D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="sk-SK"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odkaznapoznmkupodiarou">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Predvolenpsmoodseku"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA045D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="363560542">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="637225190">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10392,65 +10611,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76D52DE8-8515-4596-BE8C-33FC9618C959}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1589</Words>
-  <Characters>9058</Characters>
+  <Words>1597</Words>
+  <Characters>9104</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>75</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10626</CharactersWithSpaces>
+  <CharactersWithSpaces>10680</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>miso333</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>